--- v0 (2026-02-03)
+++ v1 (2026-05-13)
@@ -50,54 +50,54 @@
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Realizado</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
     <t>Federal</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>505.000,00</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>308.000,00</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>500.000,00</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>