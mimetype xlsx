--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,260 +12,257 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
-    <t>► JOSIVALDO JP — Nº 42120005/2026</t>
+    <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
-    <t>42120005/2026</t>
+    <t>202642120005/2026</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202642120005-JOSIVALDO JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLI...</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 1.194.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>DAVINÓPOLIS</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202642120005-JOSIVALDO JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
+  </si>
+  <si>
+    <t>► MARCIO HONAISER — Nº 202544190003/2025</t>
+  </si>
+  <si>
+    <t>MARCIO HONAISER</t>
+  </si>
+  <si>
+    <t>202544190003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01616269000160 - MUNICIPIO DE DAVINOP...</t>
+  </si>
+  <si>
     <t>Concluída</t>
   </si>
   <si>
-    <t>Transferência Especial</t>
-[...64 lines deleted...]
-  <si>
     <t>R$ 1.188.000,00</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
   </si>
   <si>
-    <t>► JOSIVALDO JP — Nº 42120003/2024</t>
-[...2 lines deleted...]
-    <t>42120003/2024</t>
+    <t>► JOSIVALDO JP — Nº 202442120003/2024</t>
+  </si>
+  <si>
+    <t>202442120003/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202442120003-Dep Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINO...</t>
   </si>
   <si>
     <t>R$ 2.000.000,00</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202442120003-Dep Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110002/2024</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>71110002/2024</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
-    <t>Em execução</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>DAVINOPOLIS_MA</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110002/2023</t>
   </si>
   <si>
     <t>71110002/2023</t>
   </si>
   <si>
     <t>R$ 505.000,00</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
-    <t>► JOSIVALDO JP — Nº 42120003/2023</t>
-[...2 lines deleted...]
-    <t>42120003/2023</t>
+    <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
+  </si>
+  <si>
+    <t>202342120003/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLI...</t>
   </si>
   <si>
     <t>R$ 3.000.000,00</t>
   </si>
   <si>
     <t>05/07/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>15-Urbanismo / 451-Infraestrutura Urbana</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110004/2022</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110004/2022</t>
   </si>
   <si>
     <t>R$ 308.000,00</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>► EMENDA DE RELATOR — Nº 81000312/2022</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
@@ -952,510 +949,510 @@
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="s">
         <v>31</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>23</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>33</v>
       </c>
       <c r="D33" t="s">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J40" s="6"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
         <v>57</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>16</v>
       </c>
       <c r="C43" t="s">
         <v>23</v>
       </c>
       <c r="D43" t="s">
         <v>58</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>59</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>27</v>
       </c>
       <c r="B44" t="s">
         <v>56</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" t="s">
         <v>30</v>
       </c>
       <c r="C45" t="s">
         <v>33</v>
       </c>
       <c r="D45" t="s">
         <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
@@ -1465,172 +1462,172 @@
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="6" t="s">
         <v>62</v>
       </c>
       <c r="J52" s="6"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>20</v>
       </c>
       <c r="B54" t="s">
         <v>61</v>
       </c>
       <c r="C54" t="s">
         <v>21</v>
       </c>
       <c r="D54" t="s">
         <v>63</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>16</v>
       </c>
       <c r="C55" t="s">
         <v>23</v>
       </c>
       <c r="D55" t="s">
         <v>58</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>59</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>27</v>
       </c>
       <c r="B56" t="s">
         <v>62</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>32</v>
       </c>
       <c r="B57" t="s">
         <v>30</v>
       </c>
       <c r="C57" t="s">
         <v>33</v>
       </c>
       <c r="D57" t="s">
         <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
@@ -1656,683 +1653,683 @@
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J64" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>20</v>
       </c>
       <c r="B66" t="s">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
         <v>68</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>27</v>
       </c>
       <c r="B68" t="s">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>67</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
       <c r="G68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>32</v>
       </c>
       <c r="B69" t="s">
         <v>30</v>
       </c>
       <c r="C69" t="s">
         <v>33</v>
       </c>
       <c r="D69" t="s">
         <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J76" s="6"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>20</v>
       </c>
       <c r="B78" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C78" t="s">
         <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E78" t="s">
         <v>5</v>
       </c>
       <c r="F78" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G78" t="s">
         <v>7</v>
       </c>
       <c r="H78" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>16</v>
       </c>
       <c r="C79" t="s">
         <v>23</v>
       </c>
       <c r="D79" t="s">
         <v>58</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
         <v>59</v>
       </c>
       <c r="G79" t="s">
         <v>8</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>27</v>
       </c>
       <c r="B80" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C80" t="s">
         <v>28</v>
       </c>
       <c r="D80" t="s">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80" t="s">
         <v>31</v>
       </c>
       <c r="H80" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>32</v>
       </c>
       <c r="B81" t="s">
         <v>30</v>
       </c>
       <c r="C81" t="s">
         <v>33</v>
       </c>
       <c r="D81" t="s">
         <v>34</v>
       </c>
       <c r="E81" t="s">
         <v>6</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B88" s="3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J88" s="6"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>20</v>
       </c>
       <c r="B90" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C90" t="s">
         <v>21</v>
       </c>
       <c r="D90" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E90" t="s">
         <v>5</v>
       </c>
       <c r="F90" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G90" t="s">
         <v>7</v>
       </c>
       <c r="H90" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>16</v>
       </c>
       <c r="C91" t="s">
         <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" t="s">
         <v>59</v>
       </c>
       <c r="G91" t="s">
         <v>8</v>
       </c>
       <c r="H91" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>27</v>
       </c>
       <c r="B92" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C92" t="s">
         <v>28</v>
       </c>
       <c r="D92" t="s">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>29</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
       <c r="G92" t="s">
         <v>31</v>
       </c>
       <c r="H92" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>32</v>
       </c>
       <c r="B93" t="s">
         <v>30</v>
       </c>
       <c r="C93" t="s">
         <v>33</v>
       </c>
       <c r="D93" t="s">
         <v>34</v>
       </c>
       <c r="E93" t="s">
         <v>6</v>
       </c>
       <c r="F93" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="7"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
       <c r="J98" s="2"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J100" s="6"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>20</v>
       </c>
       <c r="B102" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C102" t="s">
         <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E102" t="s">
         <v>5</v>
       </c>
       <c r="F102" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G102" t="s">
         <v>7</v>
       </c>
       <c r="H102" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>16</v>
       </c>
       <c r="C103" t="s">
         <v>23</v>
       </c>
       <c r="D103" t="s">
         <v>58</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
         <v>59</v>
       </c>
       <c r="G103" t="s">
         <v>8</v>
       </c>
       <c r="H103" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C104" t="s">
         <v>28</v>
       </c>
       <c r="D104" t="s">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
       <c r="G104" t="s">
         <v>31</v>
       </c>
       <c r="H104" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>32</v>
       </c>
       <c r="B105" t="s">
         <v>30</v>
       </c>
       <c r="C105" t="s">
         <v>33</v>
       </c>
       <c r="D105" t="s">
         <v>34</v>
       </c>
       <c r="E105" t="s">
         <v>6</v>
       </c>
       <c r="F105" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="F81:H81"/>
     <mergeCell ref="A86:J86"/>
     <mergeCell ref="F93:H93"/>
     <mergeCell ref="A98:J98"/>
     <mergeCell ref="F105:H105"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>